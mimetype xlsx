--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -422,80 +422,9624 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D484"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Référence</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Destinataire</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Objet</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B2" t="n">
+        <v>229</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tessa MOUNDJIEGOUT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Pour Réseau Gabonais de Psychologues du Travail et des Organisations</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>230</v>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>231</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Institut LEON MBA</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>232</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Marinelle Sheila ZANG SIASSIA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Jeunes Filles Mères Dynamiques</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>233</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Naëlle MAROUNDOU DOUVANDI LANGUI</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Education en Or</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>234</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Nadège Créole FIOCCA</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Citoyens Actifs</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>235</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Diege Shelzy NZEGONE</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : WE BELIEVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>236</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Jessie Curtis ABOUGOU NDOUNA</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : DYNAMIQUE DES Fils et Filles du PK5</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>237</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Yolande BIKE</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association Nationale du Sport Pour Tous</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>238</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Chéreine Stéphie MEZUI</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Collectif des Personnes Handicapées Hors Site du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>239</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Enquête de moralité IBONGA ACPE</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>240</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Charles Sylvana MBOUMBA</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Votre demande de déclaration d'association REFAIS LE MONDE</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>241</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Christian Michel LECUYER GNAMBI</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association AROMI NGANGUI</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>242</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>John Franck ONDO</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association des Scénaristes Africains francophones - Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>243</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Augustin NYAMA NAMBA</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association de Retraités de la Sogara</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>244</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Achile Elodie MBOURO BILLA</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Projet Tontines Tahiti Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B18" t="n">
+        <v>245</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Jade Reselle ONDO</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Femme on t'écoute</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>246</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Rodrigue MINTSA MENIE</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association NDEM MENIE</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
+        <v>247</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Reikia Gaisia Thie LESSIE</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : les Diamantes</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>248</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Thierry ROGOMBE EYOUM</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association des Enfants Ressortissants du village OMPOMONA</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>249</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Stéphane MOUNZIEGOU</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Amicale d'Anciens Elèves du Collège d'Enseignement Technique de Mouila</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>250</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Alexis Symplice Georges d'OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Amicale des Dinosaures</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>251</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Guillain NDJEMBI</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : ONG WANDA</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>252</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Lyse Elodie ONGONE</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : La Main Droite</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B26" t="n">
+        <v>253</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Sylvie MAKOUAKA</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association des Personnes Handicapées de Ntoum</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B27" t="n">
+        <v>254</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Emmanuel NDONG NGUEMA</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association de Lutte Contre la Délinquance Juvénile</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+      <c r="B28" t="n">
+        <v>255</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Guy Deva BIE JOHNSON</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : ONG le Secours Samaritain</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B29" t="n">
+        <v>256</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : AVOLE NFOUNGA ET ALLIES (ANA)</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B30" t="n">
+        <v>257</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association DIKAKE DIMOSSI</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
+        <v>258</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association des Initiatives pour le Développement et l'Essor du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B32" t="n">
+        <v>259</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Comité AD HOC</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B33" t="n">
+        <v>260</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Voss Initiatives</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>261</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Comité Scientifique Gabonais de Recherche sur l'intelligence Artificielle</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>262</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Groupe International d'Intelligence Sociale du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>263</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Enquête de moralité de "KIMI KA YIA"</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B37" t="n">
+        <v>264</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Note : état d'avancement des projets tenus dans le Cadre de la feuille de route des 100 jours</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B38" t="n">
+        <v>266</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>DCRH/Agent</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Decision Accordant Congés Annuels.</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B39" t="n">
+        <v>267</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Association des Femmes Greffiers</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B40" t="n">
+        <v>268</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Récapitulatif de données de Structures associatives reçues durant la période du 02 au 10 mars 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B41" t="n">
+        <v>270</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Note de Service</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Relative au stage d'immersion professionnel des élèves stagiaires de l'EPCA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B42" t="n">
+        <v>271</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste : LIYINDA BILL BROWN.</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B43" t="n">
+        <v>272</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste : ABIERI Tatiana N.</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B44" t="n">
+        <v>273</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste : SANANA MOUVIOSSI</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B45" t="n">
+        <v>274</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Faustin NDONG ONIANE</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>275</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Armel Cyrile BALA</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>276</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Francoise NGOUNDOU NZENGUET</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>277</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>278</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>279</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>280</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B52" t="n">
+        <v>281</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B53" t="n">
+        <v>282</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B54" t="n">
+        <v>283</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B55" t="n">
+        <v>284</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Mission du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B56" t="n">
+        <v>285</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Projet de lettre adressée au Superieur de la Mission Saint Pie X</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B57" t="n">
+        <v>286</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Augustin NYAMA MAMBA</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Vote déclaration d'association : Association des Retraités de la SOGATRA</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
+        <v>287</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association RACINE PLAINE AYEME CENTRE</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B59" t="n">
+        <v>288</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : OKANI</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>0194/MISD/SG/DGELP/DPPALC</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Jeunes Femmes Dynamiques.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>289</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Les Requins de l'Estuaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>290</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Enquête de moralité OSIRIS VILLAGE</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>291</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Enquête de moralité PATRIMOINE CULTUREL ET VALEURS</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>292</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Note d'information relative aux certificats de scolarité.</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B65" t="n">
+        <v>293</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Au Cochef FPN</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Transmission des Certificats de scolarité.</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B66" t="n">
+        <v>295</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Paiement des reliquats des opérations électorales de l'année 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B67" t="n">
+        <v>296</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Responsable Programme (CRPROG du MISD)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Note circulaire relative au lancement du Programme national de Maturation des Projets 2026 par le Commissariat Général au Plan</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B68" t="n">
+        <v>297</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Moungongo Boutoukou Antoine</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation Définitive de Service.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B69" t="n">
+        <v>298</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Délivrance d'une autorisation provisoire d'exercer Gabon Maritime Security</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="B70" t="n">
+        <v>299</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>SG du ministère de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Demande d'avis technique : Ligue Professionnelle de Boxe du Gabon. PR : Juslain MABIKA</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="B71" t="n">
+        <v>300</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Ligue Professionnelle de Boxe du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="B72" t="n">
+        <v>301</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ACADEMIE SPORTIVE NANDIPO FOOTBALL Club</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="B73" t="n">
+        <v>302</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association des Anciens Elèves des CES de Ngouoni</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="B74" t="n">
+        <v>303</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : RELAIS</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="B75" t="n">
+        <v>304</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Affectation des agents de la Décentralisation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="B76" t="n">
+        <v>305</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Demandeurs de CNIE non détenteurs de NIP</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B77" t="n">
+        <v>306</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Proposition d'investissement privé dans un projet de plateforme numérique de récompense digital - GRATTES TU GAGNES</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B78" t="n">
+        <v>307</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Relance et réclamation pour la délivrance d'autorisation d'achat d'arme de type calibre 12 - Ginette Pauline DONG</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B79" t="n">
+        <v>308</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Relance de la mission d'examen des dossiers et de contrôle des activités des sociétés de sécurité</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B80" t="n">
+        <v>309</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Projet de budget relatif à la mission d'examen de contrôle des sociétés de sécurité privée</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B81" t="n">
+        <v>310</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Transmission du dossier de Candidature de DOUGASSA MAROUNDOU Clarisse au poste de sous-préfet du district de Mourindi</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B82" t="n">
+        <v>229</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Tesso MOUNDIEGO</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association Réseau Gabonais de Psychologie du Travail et des Organisations</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B83" t="n">
+        <v>231</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Marinelle Sheila ZANG SASSA</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'Association Jeunes Filles Nous Dynamiques</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B84" t="n">
+        <v>232</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Naëlle NAROUNDAY BOUVANDI LANGU</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>-- 11 -- Education en DT</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B85" t="n">
+        <v>233</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Nadège Cécile FIOCCA</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>-- 11 -- Citoyens Actifs</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B86" t="n">
+        <v>234</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Diege Shelby NZEGONE</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>-- 11 -- WE BELIEVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B87" t="n">
+        <v>235</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Jessie Curtis ABOUGOU ABOUMA du PKS</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>-- 11 -- 11 -- DYNAMIQUE DES AMAS Fils et Filles du PKS</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B88" t="n">
+        <v>236</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Yolande BIKE</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>-- 11 -- Association Nationale du Sport Pour Tous</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B89" t="n">
+        <v>237</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Chereine Stephe DEZUI</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>-- 11 -- Collectif de Personnes Handicapées Hors Isie du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B90" t="n">
+        <v>238</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Enquête de moralité IBONGA ACPE</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B91" t="n">
+        <v>239</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Charlen Sylvana ABOUMBEA</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Votre demande de déclaration d'association REFAIS LE MONDE</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B92" t="n">
+        <v>240</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>[illisible]</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>[illisible]</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B93" t="n">
+        <v>241</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Christian Michel LECUYER GNAMBI</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association AROMI-NGANGUI</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B94" t="n">
+        <v>242</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>John Franck ONAO</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>- 11 - 11 - Associat° des Sénaristes Africains francophones - Gabon,</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B95" t="n">
+        <v>243</v>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Augustin NYAMA NAMBA</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>- 11 - Associat° de Retraités de la Sogara</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B96" t="n">
+        <v>244</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Achile Elodie NBOURO BILLA</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>- 11 - Projet Tontines Tahiti Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B97" t="n">
+        <v>245</v>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Jade Rosalie ONDO Femme en TECOUPE</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>- 11 - 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B98" t="n">
+        <v>246</v>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Rodrigue MINSA Associat° NDEM NENIE NENIE</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>- 11 - 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B99" t="n">
+        <v>247</v>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Rekia Gaïnia Thic LESSIE</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>- 11 - 11 - les Diamantes</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B100" t="n">
+        <v>250</v>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Alexis Symphice Benos d'OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>- 11 - Amicale des Dimorakos</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B101" t="n">
+        <v>251</v>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Guillain NDIEMBI</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>- 11 - ONG WANDA</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B102" t="n">
+        <v>252</v>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Lyse Elodie ONGONE</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>- 11 - 11 - La Main Droite</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+      <c r="B103" t="n">
+        <v>253</v>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Sylvie DAKOUAKA</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Votre declaration d'association Amendment de Planchere Nkou de ntoun</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+      <c r="B104" t="n">
+        <v>254</v>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Emmanuel NDONG NGUEMA</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Amendment de « Association - ll - Lutte Contre la Delinquance Juvenile</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+      <c r="B105" t="n">
+        <v>255</v>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Guy Dena BIE JOHNSON</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>ONG le Secours Communautaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B106" t="n">
+        <v>256</v>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>AVELE NFOUNDA ET ALLIES (Al[illisible])</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B107" t="n">
+        <v>257</v>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Association BIKANE DINGOM</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B108" t="n">
+        <v>258</v>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Association de Initiateurs pour le [illisible] Supprement et l'Essor du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B109" t="n">
+        <v>259</v>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>COMITE AD HOC</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>260</v>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>« NOSS Initiatives »</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
+        <v>261</v>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>« Comite Scientifique Gabonais de Normalisation et Vulgarisation Alimentaire »</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="B112" t="n">
+        <v>262</v>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Groupe Intercommunale d'intelligence Sociale du Gabon - ll -</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="B113" t="n">
+        <v>263</v>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Enquete de moralite de KIFIKA YIAP</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="B114" t="n">
+        <v>264</v>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>MICD</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>note état d'abancement des projets noteurs dans la Commune de la feuille du [illisible] 100 forces</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr"/>
+      <c r="B115" t="n">
+        <v>265</v>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>DCRH/Agent</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Decision Accordant Conges Annuels.</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr"/>
+      <c r="B116" t="n">
+        <v>266</v>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Association des Femmes Greffiers</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr"/>
+      <c r="B117" t="n">
+        <v>267</v>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Recapitulatif de données de Structures associatives laiques durant la periode du 02 au 10 mars 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr"/>
+      <c r="B118" t="n">
+        <v>268</v>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Note de Service</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Relative au stage d'immersion professionnel des élèves stagiaires de l'EPCA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr"/>
+      <c r="B119" t="n">
+        <v>269</v>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Note de Service</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Relative au stage d'immersion professionnel des élèves stagiaires de l'EPCA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr"/>
+      <c r="B120" t="n">
+        <v>270</v>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Note de Service</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Relative au stage d'immersion professionnel des élèves stagiaires de l'EPCA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr"/>
+      <c r="B121" t="n">
+        <v>271</v>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Dmd de Presence du poste LIMINDA BIH BROWN.</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr"/>
+      <c r="B122" t="n">
+        <v>272</v>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>ABIERI Tahiana N.</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr"/>
+      <c r="B123" t="n">
+        <v>273</v>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>SANANA MOUNTESSI</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr"/>
+      <c r="B124" t="n">
+        <v>274</v>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Faustin NDONG ONIANE</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr"/>
+      <c r="B125" t="n">
+        <v>275</v>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Armel Cyrile BALA</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr"/>
+      <c r="B126" t="n">
+        <v>276</v>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Francoise NGOUNDOU NBENGUET</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B127" t="n">
+        <v>277</v>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Remou du paiement de reliquat des Operations électorales 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B128" t="n">
+        <v>278</v>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B129" t="n">
+        <v>279</v>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B130" t="n">
+        <v>280</v>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B131" t="n">
+        <v>281</v>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B132" t="n">
+        <v>282</v>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B133" t="n">
+        <v>283</v>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="B134" t="n">
+        <v>284</v>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B135" t="n">
+        <v>285</v>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Projet de Lettre adressée au Superieur de la Mission Saint Pie X</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B136" t="n">
+        <v>286</v>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Augustin NYAMA Associat DAMBA</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Note d'élévation d'association SOGATRA de Retraite Associat de la</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B137" t="n">
+        <v>287</v>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Associat RACINE PLAINE AYEME CENTRE</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="B138" t="n">
+        <v>288</v>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>- OKANI</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B139" t="n">
+        <v>289</v>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Jeunes Femmes Dynamiques.</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B140" t="n">
+        <v>290</v>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>- 11 - les Requins de l'Estuaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B141" t="n">
+        <v>291</v>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>- 11 - OSIRIS VILLAGE</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B142" t="n">
+        <v>292</v>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>- 11 - PATRIMOINE CULTUREL ET VALEURS Note d'information relative aux Certificat de scolarité</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="B143" t="n">
+        <v>293</v>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Au Cochef FPN</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Transmission des Certificats de scolarité.</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B144" t="n">
+        <v>295</v>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Paiement des reliquats des opérations électorales de l'année 2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B145" t="n">
+        <v>296</v>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Responsable Programme national de Natuation des (CRPROG du MISD) Projets 2026 par le Commissariat Général au Plan</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Note circulaire relative au lancement des</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B146" t="n">
+        <v>297</v>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>MounGonGo Boutoukou Antoine</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation Définitive de Service.</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="B147" t="n">
+        <v>298</v>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Délivrance d'une autorisation provisoire d'exercer Gabon Nautime Security</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B148" t="n">
+        <v>311</v>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Projet de décret modifiant certaines dispositions du décret 00725/PR/MI du 29 Juin 1998 déterminant le taux et les modalités de paiement des émoluments des auxiliaires de commandement et des secrétaires cantonaux.</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B149" t="n">
+        <v>312</v>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>- DGDI</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Enquête de moralité « LIBRE ET DIGNE»</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="B150" t="n">
+        <v>313</v>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Solange Rachelle BONGO</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Déclaration de votre Fondation PHILIBERT BONGO AYOUMA</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B151" t="n">
+        <v>314</v>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Maire de LBV</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Information relative à la «Résilience 241 / A l'écoute des Femmes»</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B152" t="n">
+        <v>315</v>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Maire de la Commune d'Owendo</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>- 11 -</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B153" t="n">
+        <v>316</v>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Maire de la Commune d'Akanda</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Information relative à la «Résilience 241 / A l'écoute des Femmes»</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B154" t="n">
+        <v>317</v>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Maire de la Commune de Ntoum</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Information relative à la «Résilience 241 / A l'écoute des Femmes»</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B155" t="n">
+        <v>318</v>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Admis au Concours Professionnel de Catégorie A</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Séminaire de formation, renforcement de capacité à compter du 03 avril 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B156" t="n">
+        <v>319</v>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>SG Fonction Publique.</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Reclassement après Concours professionnel.</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B157" t="n">
+        <v>320</v>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Projet de loi révisant la loi n° 14/96 du 15 avril 1996 portant réorganisation territoriale de la République Gabonaise.</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B158" t="n">
+        <v>321</v>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Tous les Agents de la MONP du MISD</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Note d'information relative à l'identification des agents diplômés de la MONP</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="B159" t="n">
+        <v>322</v>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Demande d'autorisation d'achat d'armes Gone Herbert ABOU / MBIE EMVOH Pierre Alain</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="B160" t="n">
+        <v>323</v>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Note explicative relative à la Relance des autorités religieuses sur l'identification des lieux de culte éligibles à l'exemption de la Taxe Forfaitaire d'Habitation (TFH)</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="B161" t="n">
+        <v>324</v>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Au SG du Ministère de la Fonction Publique</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Demande d'arrêté de Titularisation</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="B162" t="n">
+        <v>325</v>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Au SG du Ministère de la Fonction Publique</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Demande d'arrêté d'Intégration</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="B163" t="n">
+        <v>326</v>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Eugénie Marie Caroline KAMARA, Préfet de Bendjé</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Note d'intérim</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="B164" t="n">
+        <v>327</v>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Mme le Maire de la Commune de Ntoum</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Affaire KANTSAGA CONSTRUCTION BÂTIMENT</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="B165" t="n">
+        <v>328</v>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Florian DIPANGOU</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="B166" t="n">
+        <v>329</v>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Louise Pulchérie LOMBA MAYOMBO</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Ordre de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="B167" t="n">
+        <v>330</v>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>EYI ANGOUE</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Note d'information relatif au programme des obsèques de M.EYI ANGOUE</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="B168" t="n">
+        <v>331</v>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Lettre Circulaire aux Gouverneurs</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Invitation à l'atelier d'appropriation du PNCD pour les présidents des Conseils municipaux et départementaux</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="B169" t="n">
+        <v>332</v>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Note au - RPROG - RBOP - RUB</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Phase pratique d'actualité des plans d'engagement exercice 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="B170" t="n">
+        <v>333</v>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Rapport de mission relatif au débat d'orientation budgétaire des collectivités locales, exercice 2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="B171" t="n">
+        <v>334</v>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste (LISSENGUET POUTOU épse LEKOGO O.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="B172" t="n">
+        <v>335</v>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>MBELA Emmanuel Eric</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Certificat de travail</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="B173" t="n">
+        <v>336</v>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Point de situation sur la composante</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="B174" t="n">
+        <v>337</v>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>SG MAECID</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Transmission d'une lettre de remerciements</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+      <c r="B175" t="n">
+        <v>338</v>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Alfred BAMBA</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Attestation de Reprise de Service</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+      <c r="B176" t="n">
+        <v>339</v>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>NZAMBA MBINA Steve Maradona</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="B177" t="n">
+        <v>340</v>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>IGNOUMBA Guy Nestor</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service.</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="B178" t="n">
+        <v>341</v>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Programme de la tournée à l'intérieur du pays.</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="B179" t="n">
+        <v>342</v>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>BOUASSA Serge Aimé</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Certificat de travail</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="B180" t="n">
+        <v>343</v>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>KENGA SOSSY Peryllat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service.</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="B181" t="n">
+        <v>344</v>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Récapitulatif des dossiers des structures associatives reçus durant la période du 23 au 25 mars 2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="B182" t="n">
+        <v>345</v>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Transmission du Compte rendu de l'audience avec le groupe Global SST</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="B183" t="n">
+        <v>346</v>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Dette provenant des operations électorales de l'année 2025.</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="B184" t="n">
+        <v>347</v>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Dette du Ministère loyer IBOGA (un dossier PJ)</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B185" t="n">
+        <v>348</v>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>M. Faustin NDOUME NINGONE</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Déclaration de votre association : Alliance Internationale des Aumôniers et des Forces de l'ordre</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B186" t="n">
+        <v>349</v>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>AKIE NGUEMA MEKA MEMBA Landry Prosper</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : VIE D'ANNOUNGOU</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B187" t="n">
+        <v>350</v>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>BOUSSENGUI EKO Glainn Djerriff</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : MON AME A SOIF</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B188" t="n">
+        <v>351</v>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>MOUSSOUNDA NDZAMB</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : FAMILLE UNIE</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B189" t="n">
+        <v>352</v>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>MEKEMEZA M'OBIANG</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : MUMBOANE</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B190" t="n">
+        <v>353</v>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>MOUSSOUNDA MOUSSOUNDA TIME Clodroy</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : CONAFAC</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B191" t="n">
+        <v>354</v>
+      </c>
+      <c r="C191" t="inlineStr"/>
+      <c r="D191" t="inlineStr"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B192" t="n">
+        <v>355</v>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Mme Claudia LEMAY</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Déclaration de votre association : Nutrition Carambole Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B193" t="n">
+        <v>356</v>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Relance d'une enquête de moralité : Conseil National des Associations du Gabon.</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B194" t="n">
+        <v>357</v>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Relance d'une enquête de moralité : ONG WOMEN GO FOR PEACE</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B195" t="n">
+        <v>358</v>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Cabinet de Conseils Juridiques Project LAWYERS</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Déclaration de votre fondation FONDATION SOGAFRIC</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B196" t="n">
+        <v>359</v>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ESSIMA</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B197" t="n">
+        <v>360</v>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : REDOX TAEKWONDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B198" t="n">
+        <v>361</v>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : MEPOA ME Y'AGUARELONG</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B199" t="n">
+        <v>362</v>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : AGIR ENSEMBLE</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B200" t="n">
+        <v>363</v>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : GENERATION VISIONNAIRES</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B201" t="n">
+        <v>364</v>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : JEUNES VOLONTAIRES POUR LES DROITS DE L'HOMME</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B202" t="n">
+        <v>365</v>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : I HAVE A DREAM</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B203" t="n">
+        <v>366</v>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASS. SPORTIVE ET CULTURELLE GLADIATOR</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B204" t="n">
+        <v>367</v>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : DISSITHE DI BANE BA DIMBIL</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B205" t="n">
+        <v>368</v>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASSOCIATION POUR LES PEUPLES DE WAKA</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B206" t="n">
+        <v>369</v>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : AME MISSIONNAIRE MAYESIENNE (AMM)</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B207" t="n">
+        <v>370</v>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASSOCIATION SUPREME TAEKWONDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B208" t="n">
+        <v>371</v>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : GABON SOS HEPATITES</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B209" t="n">
+        <v>372</v>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASS. FEMMES MULTIDIMENTIONNELLE ET ACTION</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B210" t="n">
+        <v>385</v>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>BISSIELOU Benjamin</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="B211" t="n">
+        <v>386</v>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>MBANZA Rodrigue Bonjean</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B212" t="n">
+        <v>387</v>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>SGA, ONGOUNDJA Yannick Edson</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Attestation de présence au poste</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B213" t="n">
+        <v>388</v>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Relance d'une enquête de moralité</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B214" t="n">
+        <v>390</v>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Association du 12.12.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B215" t="n">
+        <v>391</v>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Tournons la Page</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B216" t="n">
+        <v>392</v>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Note d'Infos.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Enrôlement pour le permis de Conduire digitalisé</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B217" t="n">
+        <v>393</v>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Note d'Info</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Relative à la 2ième phase de mise en stage des élèves de l'ENA</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B218" t="n">
+        <v>394</v>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>DG ENA</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Stage d'immersion professionnelle ENA</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B219" t="n">
+        <v>394</v>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>DG ENA</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Stage d'immersion professionnelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B220" t="n">
+        <v>395</v>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>BOUASSA Serge Aimé</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation définitive du Service.</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B221" t="n">
+        <v>397</v>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>SP CNITIPPEE</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Transmission de la feuille de route de la Composante 2 et des attestations d'habilitation des cabinets retenus pour d'audit du SI IBOGA</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B222" t="n">
+        <v>398</v>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>BRICKS</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Attestation d'habilitation</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B223" t="n">
+        <v>399</v>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>INFRACOM</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Attestation d'habilitation</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B224" t="n">
+        <v>400</v>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Autorisation de décaissement des fonds à la CDC (confidentiel)</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="B225" t="n">
+        <v>401</v>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Situation des travaux de réhabilitation du tronçon routier. DGAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="B226" t="n">
+        <v>402</v>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>DG Marches Publics</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Demande d'avis de non-objection et visa de conformité juridique</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="B227" t="n">
+        <v>403</v>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Note d'information Dépôt de dossier des agents dont l'état de santé (maladie longue durée)</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="B228" t="n">
+        <v>404</v>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>PR de l'association ELAMBI</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Votre demande de parrainage</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="B229" t="n">
+        <v>405</v>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>NGUEMA NDOUE Junior F</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Votre demande de déclaration</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="B230" t="n">
+        <v>405</v>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>NUSD</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Participation à l'atelier regional de validation du guide d'élaboration tement des frais et des statistiques d'état Civil en Afrique Central</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="B231" t="n">
+        <v>10</v>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Reunion Tunisie</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Decision portant conge d'un agent</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="B232" t="n">
+        <v>406</v>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Organisation de la journee du 1er mai 2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="B233" t="n">
+        <v>407</v>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Participation à l'atelier régional de validation du guide d'enregistrement des faits et des statistiques d'état civil en Afrique Central</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B234" t="n">
+        <v>409</v>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Transmission de 09 projets d'arrêtés (Voir Copie)</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B235" t="n">
+        <v>410</v>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Note de Service</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Relative au stage des élèves de l'ENA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B236" t="n">
+        <v>411</v>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Programme Indicatif de la Journée de la fête du Travail 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B237" t="n">
+        <v>412</v>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Poursuite du processus de validation des SDAU des villes de Franceville et Mouila</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B238" t="n">
+        <v>413</v>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Effectifs MISD</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B239" t="n">
+        <v>414</v>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Michael EDZEGUE MEMIAGHE</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Association des Consommateurs Abusés des Produits Financiers</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B240" t="n">
+        <v>415</v>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Alfred ESSONO NBA</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Ancien du Lycée Catholique d'Angone</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B241" t="n">
+        <v>416</v>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Michelle Camelya DIVOURI épse RAMANO</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : DITASSE DIMOSSI</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B242" t="n">
+        <v>417</v>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Francesca Laure MENDOME MBA</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : ONG AVOL TSIKA EWILO</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B243" t="n">
+        <v>418</v>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Albertine MOUMBANGA NGOME</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Famille MAYOBA</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B244" t="n">
+        <v>419</v>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Philomene KOUNA NDOUONGO</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Société Gabonaise de Neurologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B245" t="n">
+        <v>420</v>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>MBA NDONG</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : KARATE CLUB NAKAYAMA FUDO-SHIN.</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B246" t="n">
+        <v>421</v>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Davy Franck ESSONO</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : GABON AUTREMENT PK9</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B247" t="n">
+        <v>422</v>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Centre d'évangélisation et d'Accueil Chrétien.</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B248" t="n">
+        <v>423</v>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Fabrice TCHANGO</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Déclaration d'association : ONE FOREST YOUTH</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B249" t="n">
+        <v>424</v>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>BIROUNDOU NAMAGHI MAYANDJI BOUTOUNDOU épse KOUMBA</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Plate-forme d'Actions Sociales et Solidaires</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="B250" t="n">
+        <v>425</v>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Armand MAVIOGA MOUSSAVOU</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Votre déclaration d'association : Ligue de Muay Thai de l'Estuaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="B251" t="n">
+        <v>427</v>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>DC/MISD</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Confidentielle</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="B252" t="n">
+        <v>428</v>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>RPROG</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Document de Cadrage Macroéconomique et Budgétaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="B253" t="n">
+        <v>429</v>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Synthèse de Gestion des Ressources Humaines</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B254" t="n">
+        <v>430</v>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Chambre de Commerce et de l'Industrie Gabon-Canada</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B255" t="n">
+        <v>431</v>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Alex Didier MACKOSSO MACKOSSO</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Votre demande de reconnaissance Juridique d'association : Ministère Jésus-Christ la Réconciliation (MJCR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B256" t="n">
+        <v>432</v>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Benaud NATSIBI MOUNDOUANGOU</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Votre demande de reconnaissance Juridique d'association : Sanctuaire de Délivrance de la Vierge Marie</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B257" t="n">
+        <v>433</v>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Charles Jésus DEMBA NDOUKA</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Votre demande de reconnaissance Juridique d'association : Communauté Chrétienne des Pentecôtistes Restaurés (CCPR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B258" t="n">
+        <v>434</v>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Gabonaise des Petits Métiers</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B259" t="n">
+        <v>435</v>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>DG de la Société Phoenix Pro Services</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Proposition de Partenariat</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B260" t="n">
+        <v>436</v>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>DG &amp; Global Intermédiation Services</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Proposition de prestations de services</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B261" t="n">
+        <v>437</v>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>DG Procurement Services Solution Gabon</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Votre demande d'enregistrement en qualité de fournisseur de matériels et équipement de bureau.</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B262" t="n">
+        <v>438</v>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>DG Naledi BTP Gabon</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Votre demande de référencement</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B263" t="n">
+        <v>439</v>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>DG Automative Service Gabon</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Proposito de digitalisation - Projet IdentiGab</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B264" t="n">
+        <v>440</v>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>DG de la Société Hotel Bouledard</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Proposition d'offre de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B265" t="n">
+        <v>441</v>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>DG de la Société Altitude Com</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Proposition d'offre spéciale - Fête du travail du 1er mai 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B266" t="n">
+        <v>442</v>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>DG de la Société BCBM Constructif</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Proposition d'offre spéciale - Fête du travail du 1er mai 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B267" t="n">
+        <v>443</v>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>DG J.E Consulting BTP</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Votre demande de marchés des travaux de bâtiments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B268" t="n">
+        <v>444</v>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>DG de la Société DataSur</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Votre demande de marchés des travaux de bâtiments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B269" t="n">
+        <v>445</v>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>DG de la Société Forestier et de transport Gabon</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Votre demande de marchés des travaux de bâtiments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B270" t="n">
+        <v>446</v>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>DG Pafor Afrik Consulting</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Proposition d'invitation et rencontre internationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B271" t="n">
+        <v>447</v>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>DG Société Innovation et Développement HUB</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Proposition d'invitation et rencontre internationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B272" t="n">
+        <v>448</v>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Signature du Protocole d'entente pour la formalisation des échanges relatifs d'adoption de la plateforme</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B273" t="n">
+        <v>449</v>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Validation et signature de la feuille de route des projets de composante 2 du Programme Gabon Digital.</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B274" t="n">
+        <v>450</v>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Effectif de la Main d'œuvre Non Permanente (MONP)</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B275" t="n">
+        <v>451</v>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Suspension du Préfet du département du Ntem.</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B276" t="n">
+        <v>452</v>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>DG de Solution Bureautique Informatique</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Proposition de partenariat pour la digitalisation et l'équipement</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="B277" t="n">
+        <v>453</v>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>DG EDM Services</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Proposition d'offre de services</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B278" t="n">
+        <v>454</v>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>M'BANZA Rodrigue Bonjean</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Attestation de présence au poste.</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B279" t="n">
+        <v>455</v>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>DGELP</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Transmission du fichier numérique des effectifs des agents publics du Haut-Ogooué</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B280" t="n">
+        <v>456</v>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Mesdames/Messieurs les Maires de Communes</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Partenariat entre la CNSS et les Mairies pour la déclaration des assurés</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B281" t="n">
+        <v>457</v>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Responsables Programmes (RPROG)</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Collecte des données en vue du Projet de Loi de Finances Rectificative (PLFR 2026)</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B282" t="n">
+        <v>458</v>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Association des Amis d'Afrique Francophone (AMAF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B283" t="n">
+        <v>459</v>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Associat° de Lutte Contre les Accidents de la Route (ALCAR).</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B284" t="n">
+        <v>460</v>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Société Gabonaise d'Hématologie et de Transfusion Sanguine (SGHTS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B285" t="n">
+        <v>461</v>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Ghislain MEFANE ANGO</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Irrégularités de votre déclaration : Acteurs de la e-Santé du Gabon.</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B286" t="n">
+        <v>462</v>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : le Rassemblement (LR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B287" t="n">
+        <v>463</v>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Traditionnelle Chefferie MPONGWE AGUNGU</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B288" t="n">
+        <v>464</v>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Forces des Hommes Intégrés Pour la Patrie (FHIP)</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B289" t="n">
+        <v>465</v>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ONG EDEN GABON</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B290" t="n">
+        <v>466</v>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association des Gabonais Formés à l'école d'Administration et de Magistrature de Yaoundé.</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B291" t="n">
+        <v>467</v>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Réseau de l'économie Sociale et Solidaire du Gabon.</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B292" t="n">
+        <v>468</v>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Comité Technique de rédaction</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Avis de réunion</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B293" t="n">
+        <v>469</v>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Comité Technique de rédaction</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Avis de réunion de concercation</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B294" t="n">
+        <v>470</v>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Mission d'apprentissage en Italie</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B295" t="n">
+        <v>471</v>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Note d'Info</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Relative au recrutement du Contingent à décorer lors du 17 août</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B296" t="n">
+        <v>472</v>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>OBONE BRIGITTE</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Certificat de Travail</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B297" t="n">
+        <v>473</v>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>PEMBA KOUMBA FRANCHA</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B298" t="n">
+        <v>474</v>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>MEKAME EKOMI LINDA</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Demande de présence au poste</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B299" t="n">
+        <v>475</v>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Note au MISD</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Saisine en annulation de la fusion entre PRN et REGARD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B300" t="n">
+        <v>476</v>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Note au MISD</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Demande d'avis au Conseil d'Etat pour l'exclusion des militants de l'UPR.</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B301" t="n">
+        <v>477</v>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Note au MISD</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Demande d'une autorisation de sortie du territoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B302" t="n">
+        <v>478</v>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Note au Cochef</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Info relative aux projets d'investissement public.</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B303" t="n">
+        <v>479</v>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Mrs et Mmes les RPROG</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Info relative aux projets d'investissement public.</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B304" t="n">
+        <v>480</v>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ONG DIGIWOMEN AWARDS</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B305" t="n">
+        <v>481</v>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Note au MISD</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Demande d'audience du ROI OVENGA 1er d'OLAMBA</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B306" t="n">
+        <v>482</v>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>NGUEMA ONDO Roméo</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Attestation de présence au Poste</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B307" t="n">
+        <v>483</v>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Bissielou Benjamin</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Attestation de présence au poste</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B308" t="n">
+        <v>484</v>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Note au MISD</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Mission de vulgarisation des Conclusions de la table ronde Nationale sur l'évaluation du processus électoral</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B309" t="n">
+        <v>485</v>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : EGLISE DE LA RACE BENIE</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>24/04/2026</t>
+        </is>
+      </c>
+      <c r="B310" t="n">
+        <v>486</v>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Note au MISD.</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Programme de la Tournée à l'intérieur du Pays.</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>24/04/2026</t>
+        </is>
+      </c>
+      <c r="B311" t="n">
+        <v>487</v>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Synthèse des activités</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>24/04/2026</t>
+        </is>
+      </c>
+      <c r="B312" t="n">
+        <v>488</v>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Note d'INFO</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Relative aux élections professionnelles du mardi 28 avril 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>24/04/2026</t>
+        </is>
+      </c>
+      <c r="B313" t="n">
+        <v>489</v>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Note d'Info.</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Relative à la désignation des représentants des différents bureaux de vote aux élections professionnelles.</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B314" t="n">
+        <v>490</v>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>HISD.</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Transmission d'un projet de Correspondance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B315" t="n">
+        <v>491</v>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>HISD.</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Transmission d'un projet de texte : - 1 projet d'arrêté - 1 fiche technique - 1 note de présentation</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B316" t="n">
+        <v>492</v>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Fiche Technique relative aux Conditions et modalités d'octroi d'aides financières</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B317" t="n">
+        <v>493</v>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Note de Présentation relative aux Conditions et modalités d'octroi d'aides financières</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B318" t="n">
+        <v>494</v>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Enquête de moralité (Conférence des Ecoles et Université du Privé CGEUP) + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B319" t="n">
+        <v>495</v>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Enquête de moralité (LETE)</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B320" t="n">
+        <v>496</v>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Enquête de moralité La Cour Unie les Cultures + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B321" t="n">
+        <v>497</v>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Pour Association Caricative Pour les jeunes + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B322" t="n">
+        <v>498</v>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : LE COEUR D'UNE MERE + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B323" t="n">
+        <v>499</v>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : BASKETBALL GROOVE MOVEMENT + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B324" t="n">
+        <v>500</v>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : NO PROBLEM</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B325" t="n">
+        <v>501</v>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B326" t="n">
+        <v>502</v>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Enquête de moralité ESPOIR ET VIE D'ASSOR - TAHA + RP.</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B327" t="n">
+        <v>503</v>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : LES FOUS DU ROI</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B328" t="n">
+        <v>504</v>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Enquête de moralité Ass. IBENGUNOU + RP</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B329" t="n">
+        <v>505</v>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Ass. DES FILLES DU GRAND NORD</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B330" t="n">
+        <v>506</v>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Transmission du rapport d'activités du mois de mars 2026 de la DCRH et de la lettre du Ministère de la Fonction Publique et du Renforcement de capacités</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B331" t="n">
+        <v>507</v>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Carence en services publics essentiels à la Pointe Denis</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B332" t="n">
+        <v>508</v>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Transmission de sept (07) projets d'arrêtés</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B333" t="n">
+        <v>509</v>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Point-Focal NRBC</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Votre invitation à la réunion annuelle de l'Equipe Nationale NRBC</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B334" t="n">
+        <v>510</v>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>DG Budget</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Report de la mission dans la Province de l'Ogooué-Maritime</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="B335" t="n">
+        <v>511</v>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>DG Budget</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Plan d'utilisation Mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B336" t="n">
+        <v>512</v>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>ONG Mit Grup Petroleum Universal Gabon</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Votre demande de partenariat</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B337" t="n">
+        <v>513</v>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Règlement des factures d'hôtel des Gouverneurs de Province</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B338" t="n">
+        <v>514</v>
+      </c>
+      <c r="C338" t="inlineStr"/>
+      <c r="D338" t="inlineStr"/>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B339" t="n">
+        <v>515</v>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Réhabilitation des résidences des Gouverneurs de Province</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B340" t="n">
+        <v>516</v>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Transfert de propriété à la CPPF d'une parcelle de terrain située à Libreville</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B341" t="n">
+        <v>517</v>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Erection du canton Bokoué en département</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B342" t="n">
+        <v>518</v>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Régularisation de l'Etat civil de certains compatriotes de la ville de Lastoursville</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="B343" t="n">
+        <v>519</v>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Note d'information relative au programme des festivités de la fête de travail.</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B344" t="n">
+        <v>520</v>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>SG du Ministère du Logement</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Désignation d'un point focal en rapport avec le projet SCADDHA</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B345" t="n">
+        <v>521</v>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Note de Présentation au MISD</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Relative à la Conférence régionale sur l'inclusion des personnes handicapées dans les processus électoraux à Dakar les 12 et 14 mai 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B346" t="n">
+        <v>522</v>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Ass des Notables du dpt de la loe</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B347" t="n">
+        <v>523</v>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASS BEDZILI-AZOMBE- MENVENE</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B348" t="n">
+        <v>524</v>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>GROUPEMENT TECHNIQUE et PERFORMANCE</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B349" t="n">
+        <v>525</v>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>SG
+Eaux et Forêts</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Dmd d'avis technique
+ONG ECOLOGIE REBOISEMENT</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B350" t="n">
+        <v>526</v>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Enquête de moralité
+Ass. des Défenseurs des Droits des Apatrides du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="B351" t="n">
+        <v>527</v>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Transmission du projet de discours du 1er mai 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="B352" t="n">
+        <v>528</v>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>OBONE Brigitte</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation définitive de Service</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="B353" t="n">
+        <v>529</v>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>A M. DOUKAGA Modeste</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier de l'association : Ass. Nature - Protection et Partage</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B354" t="n">
+        <v>530</v>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>MOUSSAVOU
+MOUNGUENGUI
+Reine</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : Ass. Wikipedia Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B355" t="n">
+        <v>531</v>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Hervé MAGANGA MAGANGA</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : Cercle de Réflexion et d'Action de DIKOKA</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B356" t="n">
+        <v>532</v>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>NGAILA
+Jn Chrysostome</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : Les Philippiens 4v8</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B357" t="n">
+        <v>533</v>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>MIYIMOU Prosper</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : Ass. Famille des Victimes Esther Miracle</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B358" t="n">
+        <v>535</v>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>M. Yanique EKOBEVET ALLOGHO</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : EDZOME DZA</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B359" t="n">
+        <v>534</v>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>DouReno
+ZAMBA
+BOUKAMDOU</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Irrégularité de votre dossier : AUTHORITY</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B360" t="n">
+        <v>535</v>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Appollinaire NZAMBA MOULOUNGUI</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Votre demande d'inhumation à domicile</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B361" t="n">
+        <v>536</v>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Elie NZIENGUI</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B362" t="n">
+        <v>537</v>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Aux Responsables des Unités Administratives du MISD</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Transmission de fiches des agents MONP à renseigner.</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B363" t="n">
+        <v>538</v>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Société Gabonaise de Rhumatologie (SGAR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B364" t="n">
+        <v>539</v>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>DIKINZA Christelle</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B365" t="n">
+        <v>540</v>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Transmission de 07 projets d'arrêtés (voir Cahier de transmission des parapheurs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B366" t="n">
+        <v>542</v>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association MABOUADI Ministries Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B367" t="n">
+        <v>543</v>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ONG Ensemble pour les Plateaux</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B368" t="n">
+        <v>544</v>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : MIRANU</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B369" t="n">
+        <v>545</v>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Airport Opérateurs Comité Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B370" t="n">
+        <v>546</v>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>PR de la Commission Nationale contre l'Enrichissement Illicite</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Transmission de la liste des membres des bureaux des conseils départementaux et Municipaux</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="B371" t="n">
+        <v>547</v>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Séminaires pour les agents admis au concours professionnel</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="B372" t="n">
+        <v>548</v>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Au Maire de Fougamou</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Recrutement de Mme KOMBA BOUSSIENGUI Ornella épse BOULANGA</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="B373" t="n">
+        <v>549</v>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>DCRH</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Transmission de sept (7) dossiers des diplômés de la MONP, provenant de l'Ogooué-Lolo.</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B374" t="n">
+        <v>550</v>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Mme le SG de l'économie Numérique</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Accompagnement du Cabinet KPMG pour la finalisation du décret portant création</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B375" t="n">
+        <v>551</v>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Tous les DG</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Garanties Consenties par l' Etat</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B376" t="n">
+        <v>552</v>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>SG du Min. Economie, Finances, de la Dette</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Transmission de l'état de besoins des biens meubles 2027.</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B377" t="n">
+        <v>553</v>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : LA RUCHE DES IDEES</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B378" t="n">
+        <v>554</v>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Gabonaise Pour les Energies Renouvelables (AGER)</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B379" t="n">
+        <v>555</v>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Pour les Développement et la Promotion des Quartiers du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B380" t="n">
+        <v>556</v>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : RESILIENCE</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B381" t="n">
+        <v>557</v>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Nationale des Consommateurs et Anciens Clients des ETS Bancaires de Microfinances du Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B382" t="n">
+        <v>558</v>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association le Bonheur des CHERUBINS</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B383" t="n">
+        <v>559</v>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ONG LUDIK</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B384" t="n">
+        <v>560</v>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Association Compétences et Synergies</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B385" t="n">
+        <v>561</v>
+      </c>
+      <c r="C385" t="inlineStr"/>
+      <c r="D385" t="inlineStr"/>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B386" t="n">
+        <v>562</v>
+      </c>
+      <c r="C386" t="inlineStr"/>
+      <c r="D386" t="inlineStr"/>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B387" t="n">
+        <v>563</v>
+      </c>
+      <c r="C387" t="inlineStr"/>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Plan d'utilisation mission de renforcement de capacités du personnels de Commandement et d'encadrement. Moyen-Ogooué, Ngounié, Nyanga.</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B388" t="n">
+        <v>564</v>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Compte rendu de la cérémonie d'ouverture de la première Convention du CNEPER</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="B389" t="n">
+        <v>565</v>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>S.G. Ministère Affaires Etrangères</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Réponse à la note Verbale n°2026/40681462/41881507 du 27/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B390" t="n">
+        <v>566</v>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Famille de feu EDOU AVONO Timo-Léon</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Fiche Technique (tenant lieu de visite de site)</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B391" t="n">
+        <v>567</v>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Nécessité relative au recrutement de personnels au profit de l'administration Centrale et déconcentrée.</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B392" t="n">
+        <v>568</v>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Engagement d'un (01) Contractuel sous statut local (ABESSOLO EDZANG Thierry)</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B393" t="n">
+        <v>569</v>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Gabon MECA ORCA Compétences Services</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Demande de cotations fournitures N° 01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B394" t="n">
+        <v>570</v>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>DIBOLO MBONBE Boris Crépin</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service (congé)</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B395" t="n">
+        <v>571</v>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>NGONDET Lucie</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service (congé)</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B396" t="n">
+        <v>572</v>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>AKOUMBOU BOUNGA
+J.M</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Attestation de cessation définitive de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B397" t="n">
+        <v>572</v>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>AKOUMBOU BOUNGA
+J.M</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Attestation de cessation définitive de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B398" t="n">
+        <v>573</v>
+      </c>
+      <c r="C398" t="inlineStr"/>
+      <c r="D398" t="inlineStr"/>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B399" t="n">
+        <v>576</v>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Travaux de la Commission d'examen des demandes d'autorisation d'exercer des activités de sécurité privée, de vente des armes et des munitions ainsi que des équipements et matériels de sécurité.</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B400" t="n">
+        <v>577</v>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Directeur des Personnels de la Sécurité Pénitentiaire</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Transmission de feuille signalétique.</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B401" t="n">
+        <v>578</v>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>OBONE Brigitte</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Attestation de cessation définitive de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B402" t="n">
+        <v>579</v>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Conseiller Spécial SP du Conseil climat</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Désignation de trois représentants aux activités de la Commission.</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B403" t="n">
+        <v>580</v>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Club Nautique BARRACUDA</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B404" t="n">
+        <v>581</v>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : NOMAD</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B405" t="n">
+        <v>582</v>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : KYE - OYO</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B406" t="n">
+        <v>583</v>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association de Anciens Elèves de l'ENA de France au Gabon</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B407" t="n">
+        <v>584</v>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association du 12.12.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B408" t="n">
+        <v>585</v>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Association Gabonaise de statistique</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B409" t="n">
+        <v>586</v>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : Ass des citoyens pour l'accès universel d'une Santé Entière</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B410" t="n">
+        <v>587</v>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>PENDI Enyle</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B411" t="n">
+        <v>588</v>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>LOUETSI Patrick</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B412" t="n">
+        <v>589</v>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>MBINBIANOYI Yola Steven</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B413" t="n">
+        <v>590</v>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>les Agents du MISD</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Note d'information, relative aux retrait des permis de conduire digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B414" t="n">
+        <v>600</v>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>AKOUMBOU BOUNGA J.M</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Certificat de travail</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B415" t="n">
+        <v>601</v>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>KASSA MUGHETU</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B416" t="n">
+        <v>602</v>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>MAKOTI MONDZEI Prisca Ckesia</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B417" t="n">
+        <v>603</v>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>MOMBO YEMBI Aimé Brice</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Attestation de Prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B418" t="n">
+        <v>604</v>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>OSSOUNGA Marie Yvonne Amandine</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Attestation de Prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B419" t="n">
+        <v>605</v>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>MBOBA MASSALA Diane Jessica</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Attestation de Prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B420" t="n">
+        <v>606</v>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>MANGUEDIMBOBOTIE Jolinot</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Attestation Spéciale d'identification d'emploi</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B421" t="n">
+        <v>607</v>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Organisation des assises nationales sur l'état-civil</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B422" t="n">
+        <v>608</v>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>SG Santé</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Programme Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B423" t="n">
+        <v>609</v>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>SG Planification</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Réunion Programme Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B424" t="n">
+        <v>610</v>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>SG Affaires Sociales</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Réunion Programme Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B425" t="n">
+        <v>611</v>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>SG Justice</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Réunion Programme Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B426" t="n">
+        <v>612</v>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>SG Ed. Nationale</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Réunion Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B427" t="n">
+        <v>613</v>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>SG. Autorité de Protect. des donnees</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Réunion Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B428" t="n">
+        <v>614</v>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>SG Affaires Etrangères</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Réunion Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B429" t="n">
+        <v>615</v>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Relance d'une enquête de moralité : Académie Flèche Amour de Jeunes talents Football Internationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B430" t="n">
+        <v>616</v>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Enquêtes de moralité : Bordereau descriptif de 52 associations</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B431" t="n">
+        <v>617</v>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>NDOMBI DELICAT E. Stevy</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B432" t="n">
+        <v>618</v>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>LINDJOMBI MOUANDA E. Christian</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B433" t="n">
+        <v>619</v>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>BOUNDEGHA LEWIS</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B434" t="n">
+        <v>620</v>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>MINGUIEMBOU MOUYAMA Anastasie</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B435" t="n">
+        <v>621</v>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>ALOMBE KIANY A. Warren</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B436" t="n">
+        <v>622</v>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>SANDOUGOUT Hermann</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Attestation de Cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B437" t="n">
+        <v>623</v>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>KOUMBA SOUVI Regis</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service pour congés annuels</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B438" t="n">
+        <v>624</v>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>MBA MEYO Victorine</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service pour congés annuels</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B439" t="n">
+        <v>625</v>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>MAVENGA Cecile.</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service pour congés annuels</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B440" t="n">
+        <v>626</v>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>NANG Sylvie Angèle</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service pour congés annuels</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B441" t="n">
+        <v>627</v>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Transmission de la liste des anciens gouverneurs de province</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B442" t="n">
+        <v>628</v>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Avis de proposition de partenariat de la SARH EGCB GABON BTP</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B443" t="n">
+        <v>629</v>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>MISD (SGCTP)</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Avis sur la demande d'attribution de marchés de la Société Gabonaise de Construction et de Travaux Publics</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B444" t="n">
+        <v>630</v>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>AG Patrimoine de l'Etat</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Procès-Verbaux de réformes de Véhicules des membres CNOCER.</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B445" t="n">
+        <v>631</v>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>MISD (DCAF)</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Financement des activités du 17 août 2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="B446" t="n">
+        <v>632</v>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>SG Planification</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Projets de la Commune de Franceville adossés au PNCD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="B447" t="n">
+        <v>633</v>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Caducité du Contrat de partenariat Public-Privé n° 00002 du 25/04/2025.</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B448" t="n">
+        <v>645</v>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>DG Conseil National climat</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B449" t="n">
+        <v>646</v>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>DG Budget</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B450" t="n">
+        <v>647</v>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>DG Prospective.</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B451" t="n">
+        <v>648</v>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>DG Prospective.</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B452" t="n">
+        <v>649</v>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>DG CDC</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B453" t="n">
+        <v>650</v>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>DG Santé</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B454" t="n">
+        <v>651</v>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>DG SAMU Social</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B455" t="n">
+        <v>652</v>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>DG de la Ville</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B456" t="n">
+        <v>653</v>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>DG de la Ville.</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B457" t="n">
+        <v>654</v>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Maire de la Commune d' AKANDA</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B458" t="n">
+        <v>655</v>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Maire de la Commune d' Owendo.</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B459" t="n">
+        <v>656</v>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Maire de la Commune de Libreville.</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B460" t="n">
+        <v>657</v>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>DG Energie</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B461" t="n">
+        <v>658</v>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>DG de la Famille</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B462" t="n">
+        <v>659</v>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>DG Ressources Hydrauliques</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B463" t="n">
+        <v>660</v>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>DG de l'Urbanisme et des aménagements fonciers</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B464" t="n">
+        <v>661</v>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>DG Samu Social</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B465" t="n">
+        <v>662</v>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>DG Statistiques, de la Planification et de la prospective</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B466" t="n">
+        <v>663</v>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>DG des Associations des parents d'élèves</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Invitation à une séance de travail relative à l'atelier de dissémination du rapport sur le climat et d'appropriation du plan de contingence multirisque du secteur Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B467" t="n">
+        <v>664</v>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>DG CNAMGS</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Assignation de deux Collaborateurs</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B468" t="n">
+        <v>665</v>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>DG CNSS</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Composante 2 du programme Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B469" t="n">
+        <v>666</v>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>SG Economie, Dette, ...</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Composante 2 du programme Gabon Digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B470" t="n">
+        <v>667</v>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>Regularisation des partis politiques</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B471" t="n">
+        <v>668</v>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>DGB</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>Report de mission</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B472" t="n">
+        <v>669</v>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Note pour IGS, CJ, DCRH</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Commission de litiges</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B473" t="n">
+        <v>670</v>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>BENGONE B ETOUGHE</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Votre demande d'aide</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B474" t="n">
+        <v>671</v>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Manager Société DC Descom Gabon</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Proposition de partenariat</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B475" t="n">
+        <v>672</v>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Mme BOMBO Epse NZAMBA Véronique</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Votre demande d'aide</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B476" t="n">
+        <v>673</v>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>KOUMBA Jean Aimé</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B477" t="n">
+        <v>674</v>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>ATEMBENGOYE Jean Paulin</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Attestation de cessation de service pour régularisation</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B478" t="n">
+        <v>675</v>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>BOUNDOUKOU Fred Aimé Wolfgang</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Attestation de prise de service</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B479" t="n">
+        <v>676</v>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Agents MISD</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Note d'information relative à la tenue d'une Commission d'affectation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B480" t="n">
+        <v>678</v>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>DGDI</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Enquête de moralité : ASSOCIATION POUR LE RETOUR A L'EMPLOI + RECEPISSE PROVISOIRE</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B481" t="n">
+        <v>679</v>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Synthèse des dépenses</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B482" t="n">
+        <v>680</v>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Reprises de la production des cartes professionnelles</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B483" t="n">
+        <v>681</v>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>MISD</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Transmission de différents motifs de pagnes imprimés</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+      <c r="B484" t="n">
+        <v>682</v>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>MBA MEYO Victoire</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Attestation de Reprise de Service.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>