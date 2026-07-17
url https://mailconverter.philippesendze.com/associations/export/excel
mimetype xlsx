--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -422,92 +422,2104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Référence</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Sous-référence</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Objet</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Signé</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Date signature</t>
         </is>
       </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B2" t="n">
+        <v>493</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>304/19/03/25</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Association les amis de la Terre</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>494</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>302/19/03/25</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ONG MOANDA Environnement et Culture (NEC)</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>495</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>483/07/04/25</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Flambeau des Elites</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>496</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>468/03/04/25</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Association des Jeunes Ressortissants de NGOUAMBA (AJRN)</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>497</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>04/12/25</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Association Femmes Battantes et Solidaires</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>498</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>413/24/03/25</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Association la Connaissance du Sub (CDS)</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>499</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>385/25/03/25</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Association FLUMEY</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>500</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>10/03/25</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Changement de bureau de l'Association des Anciens élèves du Collège Secondaire de Ntoum</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>501</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>239/19/03/25</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Association Bù TSIANE</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>502</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>04/12/25</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Colonie Malienne de Ntoum</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>503</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>054/20/03/25</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Musique Toujours et partout</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>504</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>240/10/03/25</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Association OKANO-UNI</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>505</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>305/10/03/25</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Association Barracuda Solidarité (ABS)</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>506</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>300/10/03/25</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>L'Essor du Gabon immortel Vers la Félicité.</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>507</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>442/28/04/2025</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>La main sur le Coeur d'OWENDO.</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>508</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>496/28/03/25</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Association ANTSOMI - DIA</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B18" t="n">
+        <v>509</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>428/27/03/25</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Association MOUETSE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>510</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>04/12/25</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>MOUVEMENT NATIONAL POUR LA RENAISSANCE</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
+        <v>511</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>307/10/03/25</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>ASSO. KUMBA Y INONGÔ GUWANANI</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>512</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>469/03/04/25</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Association pour le développement de l'Apiculture Moderne (ADAM)</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>513</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>728/27/03/25</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Association 5 Pains &amp; 2 Poissons</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>514</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>267/11/03/2025</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Collectif des Pasteurs du Woleu Ntem</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>515</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>256/12/03/25</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ASSO. OKONDJA SISSIELE</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>516</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>279/18/03/25</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>SOCIAL +</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B26" t="n">
+        <v>517</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>278/18/03/25</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Asso. des Jeunes dynamiques au jeu Amordiaste du</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B27" t="n">
+        <v>518</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>259/14/03/25</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Asso. OTAKU N. Co</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B28" t="n">
+        <v>519</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>478/04/04/2025</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Grande Famille POUMDZE</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B29" t="n">
+        <v>520</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>265/14/03/25</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Asso. les Jeunes Elites Democrates du Gabon</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B30" t="n">
+        <v>521</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>04/12/25</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Asso. les Etoiles du Gabon (A.E.G)</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
+        <v>522</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>105/06/02/25</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Asso. Alumni Gabon Golden E3MG</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B32" t="n">
+        <v>523</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>04/12/25</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Asso. dynamique pour la Restauration des Valeurs</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B33" t="n">
+        <v>524</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>477/04/04/25</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Association Grande Invitation du Christ (G.I.C)</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>525</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>256/13/03/25</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>ABA'A (MSP 5H) Mouvement de Soutien au Président</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>526</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>245/14/03/25</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Association MIRANU</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>527</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>252/28/03/25</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Association Ma Mission.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>S28</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>275/17/08/25</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Action Humanitaire du Gabon</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>S29</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Asso. des Jeunes Tadunsila et Rassemblés (AGTUR)</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>S30</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>276/17/03/25</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>ONG Planète Environnement</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>S31</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>266/14/03/25</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Femmes Commerçantes de Proximité du Gabon</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>S32</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>470/04/04/25</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>The Gabonese English Language Traders Association (GELTA)</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>S33</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>343/20/03/2025</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Association Suprême TAEKWONDO</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>S34</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>424/27/03/2025</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Femmes Dynamiques</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>S35</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>480/04/04/25</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Mouvement Associatif des Bâtisseurs d'Espaços (MABE)</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>S36</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>430/27/03/25</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Regroupement des Compagnons Nationaux</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>S37</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>427/27/03/25</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Association La Ruche</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>S38</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>428/27/03/25</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>ASSO. MUWUNGU BiTENGU (ACAMB)</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>S39</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>249/12/03/25</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Asso. Amour pour la Patrie (APP)</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>S40</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>460/02/04/25</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>ONG PAIX DES NATIONS</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>S41</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>474/03/04/25</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Comiche Académie Football club (CAFC)</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>13/03/2025</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>S42</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>253/13/03/25</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Asso des Jeunes de Bizango Rails Association Phare de l'Espoir</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>S43</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>213/06/03/25</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Association Phare de l'Espoir</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>S44</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>455/04/04/25</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Association Famille Prospère</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>S45</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>248/11/03/25</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Association Réveil N'GoVEEN</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>D618</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>S46</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>262/11/03/25</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Association les Citoyens</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>02/02/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>S47</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>431/27/03/25</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>ONG Les enfants C'est l'avenir</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>S48</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>263/14/03/25</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Asso des Jeunes engagés Jeunes Trisbe [illisible] de Sindara</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>S49</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>041/12/03/25</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Association Internationale Epouses Philanthropiques</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>S50</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>470/04/04/25</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Association Fidèle de N'Gou</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>S51</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>482/07/04/25</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Asso. Concept ESSAN Gnie Reushta</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>S52</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>246/11/03/25</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Asso. au Cour du Gabon</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>553</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>264/11/03/25</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Association des Jeunes femes déterminées</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>554</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>236/10/03/25</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Asso des Jeunes Leaders et Responsables du 2e ARR de LBV Noment par l'intreprenant la Bisinabs et l'emploi</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>555</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>235/10/03/25</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Collectif des Agents du Chemin de fer.</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B65" t="n">
+        <v>556</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>527/05/05/25</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Collectif des Agents du Chemin de fer.</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B66" t="n">
+        <v>155</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>25/02/25</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>ASSOCIATION NEON HOANBO</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B67" t="n">
+        <v>350</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>29/03/25</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>ASSOCIATION Famille OBJECTIF</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>04/06/26</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B68" t="n">
+        <v>364</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>24/03/25</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>AMICALE DES MISS Retraités de l'Armee de l'Air</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>oui</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B69" t="n">
+        <v>156</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>25/02/25</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>ASSOCIATION FEMMES ACTIVES POUR MATSOKOU</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B70" t="n">
+        <v>443</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>28/08/25</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>JEUNES TECHNICIENS ET ENTREPRENEURS LOCAUX</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B71" t="n">
+        <v>504</v>
+      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>ASSOCIATION LA Ligue Professionnelle de BOXE du Gabon</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="B72" t="n">
+        <v>35</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>28/01/26</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>ASSOCIATION LA Ligue Professionnelle de BOXE du Gabon</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>non</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>